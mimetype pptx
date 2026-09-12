--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -1,9993 +1,22041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.template.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483651" r:id="rId1"/>
+    <p:sldMasterId id="2147483934" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId14"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="259" r:id="rId3"/>
+    <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="266" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="267" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:notesSz cx="6858000" cy="9947275"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-ES"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marL="455613" indent="1588" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marL="912813" indent="1588" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marL="1368425" indent="3175" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marL="1825625" indent="3175" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+      <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="981" userDrawn="1">
+        <p15:guide id="1" orient="horz" pos="527" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="325" userDrawn="1">
+        <p15:guide id="2" pos="347" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...4 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...2 lines deleted...]
-    <p:restoredTop sz="94643"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="19006" autoAdjust="0"/>
+    <p:restoredTop sz="85820" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
+    <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="150" d="100"/>
-          <a:sy n="150" d="100"/>
+          <a:sx n="156" d="100"/>
+          <a:sy n="156" d="100"/>
         </p:scale>
-        <p:origin x="588" y="88"/>
+        <p:origin x="116" y="160"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="981"/>
-        <p:guide pos="325"/>
+        <p:guide orient="horz" pos="527"/>
+        <p:guide pos="347"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="25" d="100"/>
+        <a:sy n="25" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="66" d="100"/>
+        <a:sy n="66" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
-<file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-[...812 lines deleted...]
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Contenidor de capçalera 1"/>
+          <p:cNvPr id="155650" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79615D14-4874-15C8-9F8C-538867E5F792}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:ext cx="2970213" cy="498475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Contenidor de data 2"/>
+          <p:cNvPr id="155651" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00EE7994-AA00-8D52-AE3F-6FB45E4CE858}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3887788" y="0"/>
+            <a:ext cx="2970212" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155652" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FD4FE2-1D3C-1D6E-DF47-3681E6561BFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="9448800"/>
+            <a:ext cx="2970213" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="155653" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5126B21-5FAD-3DB7-762B-9567BF0B293A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3887788" y="9448800"/>
+            <a:ext cx="2970212" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{88D0B2C3-DE74-4495-8E93-A848CDEAFE59}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+</p:handoutMaster>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8194" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E00B6A3-4904-56D4-320F-BF70C7A1BCB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2970213" cy="498475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8195" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07F69C5C-1FEC-2048-AA5A-0541BF8B407E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="3887788" y="0"/>
+            <a:ext cx="2970212" cy="498475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7CFB4B90-5F30-4F0D-8BDC-AAF860E56953}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Contenidor d'imatge de diapositiva 3"/>
+          <p:cNvPr id="14340" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B20872A5-47C9-941A-C89F-A26DEA226FF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="685800" y="1143000"/>
-            <a:ext cx="5486400" cy="3086100"/>
+            <a:off x="115888" y="746125"/>
+            <a:ext cx="6627812" cy="3729038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="12700">
+          <a:ln w="9525">
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
           </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:srgbClr val="808080"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...5 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Contenidor de notes 4"/>
+          <p:cNvPr id="8197" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B1A721B-F600-896D-182F-5D3DB31BCA69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:off x="912813" y="4724400"/>
+            <a:ext cx="5032375" cy="4475163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic per editar els estils del text del patró</a:t>
+              <a:rPr lang="es-ES" altLang="ca-ES" noProof="0"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ca-ES"/>
-              <a:t>Segon nivell</a:t>
+              <a:rPr lang="es-ES" altLang="ca-ES" noProof="0"/>
+              <a:t>Segundo nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ca-ES"/>
-              <a:t>Tercer nivell</a:t>
+              <a:rPr lang="es-ES" altLang="ca-ES" noProof="0"/>
+              <a:t>Tercer nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ca-ES"/>
-              <a:t>Quart nivell</a:t>
+              <a:rPr lang="es-ES" altLang="ca-ES" noProof="0"/>
+              <a:t>Cuarto nivel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ca-ES"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="es-ES"/>
+              <a:rPr lang="es-ES" altLang="ca-ES" noProof="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Contenidor de peu de pàgina 5"/>
+          <p:cNvPr id="8198" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AABBE91-8C92-AB99-50BC-36421B4608AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="0" y="9448800"/>
+            <a:ext cx="2970213" cy="498475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Contenidor de número de diapositiva 6"/>
+          <p:cNvPr id="8199" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58DF90D1-C318-B46F-309A-0CE004271349}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="3887788" y="9448800"/>
+            <a:ext cx="2970212" cy="498475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91870" tIns="45935" rIns="91870" bIns="45935" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{1EADB699-322D-4397-823C-AE6F0463AA35}" type="slidenum">
-              <a:rPr lang="es-ES" smtClean="0"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{4486DA60-D0EC-48AB-9DFE-69EB8DF0DABA}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="455613" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="912813" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1368425" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1825625" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:spcBef>
+        <a:spcPct val="30000"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPct val="0"/>
+      </a:spcAft>
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
+        <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2283188" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2739824" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3196464" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3653099" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Contenidor d'imatge de diapositiva 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Contenidor de notes 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES" dirty="0"/>
+            <a:endParaRPr lang="ca-ES" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Contenidor de número de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{1EADB699-322D-4397-823C-AE6F0463AA35}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>4</a:t>
+            <a:fld id="{2A59705E-C070-41BC-AE5F-21D3C485F0FA}" type="slidenum">
+              <a:rPr lang="ca-ES" smtClean="0"/>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="128869735"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3004020405"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Diapositiva de títol">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2130436"/>
+            <a:ext cx="10363200" cy="1470025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtítol 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="3886200"/>
+            <a:ext cx="8534400" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil de subtítols del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814680D8-1ED1-2ABE-BA45-E6811BF07D3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B4346E-FFD8-6B12-7B1C-35136B0B4BA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67326897-AFDE-5171-73D3-07B700777CB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{5CC7CBE0-2950-473C-8C2E-0593DF26D870}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4243245597"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Títol i text vertical">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de text vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13E73BFD-07FE-5394-9A12-EC0CB69D833D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E17B08A7-1D59-7E2F-6464-8B52FA17D9BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB35FAAF-CF3F-6829-9DBB-164092562307}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E51BEEAA-8F43-4BF9-9D6A-505F341C057C}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2648080341"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Títol vertical i text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol vertical 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8839200" y="274639"/>
+            <a:ext cx="2743200" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de text vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="274639"/>
+            <a:ext cx="8026400" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E354B613-9B57-19F1-AF44-82F5BE776719}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4179E340-96BA-F167-0853-55A3E8E128C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC969677-8F31-068A-8A35-464F2430C0BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6C501B85-787D-4C8D-9CD1-95F43FF3DF2D}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3073613369"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Diapositiva de título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="2387600"/>
+            <a:off x="914400" y="2130432"/>
+            <a:ext cx="10363200" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
-[...9 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtítulo 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Subtítulo 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-            <a:ext cx="9144000" cy="1655762"/>
+            <a:off x="1828800" y="3886200"/>
+            <a:ext cx="8534400" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+            <a:lvl2pPr marL="456864" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+            <a:lvl3pPr marL="913724" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl4pPr marL="1370588" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+            <a:lvl5pPr marL="1827450" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+            <a:lvl6pPr marL="2284312" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl7pPr marL="2741175" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+            <a:lvl8pPr marL="3198036" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+            <a:lvl9pPr marL="3654899" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
+              <a:rPr lang="es-ES_tradnl"/>
               <a:t>Haga clic para modificar el estilo de subtítulo del patrón</a:t>
             </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4324AB-555F-FD43-8B1E-192A01072249}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084196AB-3C92-9BB5-0A53-DA13C88744FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6E313A6E-59F5-4C60-93C3-ED8E01E3CC2E}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3F71DC-9D67-F849-A973-464965F6393C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB221AE-6A42-5154-5000-011662E05CF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4DD135-B748-814B-857D-6CCF1C993932}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8045BDF-7793-3C6D-D643-130FF674DC4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{B0B89509-F51F-4FE1-AADD-6E2934C50A07}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3299711228"/>
-[...188 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4081952710"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="266697348"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...182 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Título y objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de contenido 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D47C79EF-87EC-2B42-94A7-9AFA560B8432}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BDB9499-DD53-90FF-1A92-E40132B86C1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6112C339-890E-4E4C-9684-62ABB57B5CFA}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C4CC602-3D45-934E-9380-614390A62275}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A513F24-2FD8-84D3-9BE0-58B23145CE3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CE585CD-7E7A-5747-9E71-998C31F57096}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1E3E4A8-A19C-AC65-65E2-7B480AF533B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{D53B69AC-3345-4E9F-8B0E-742BAD0822ED}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3763056392"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3008966647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Encabezado de sección">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-            <a:ext cx="10515600" cy="2852737"/>
+            <a:off x="963084" y="4406901"/>
+            <a:ext cx="10363200" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="4589463"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="963084" y="2906713"/>
+            <a:ext cx="10363200" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400">
+              <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="456864" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="913724" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1370588" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1827450" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2284312" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2741175" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3198036" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3654899" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-Quinto nivel</a:t>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{769E9B1E-A6C9-F945-BF23-B997027591D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EC40A77-1712-8F67-A0F6-9467B35F0482}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6FB5DA6E-175F-4083-AA09-08CD0018DA5B}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2B935B5-E1E1-E243-8712-0E0510CF70E6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF14A337-160B-62B4-8E2C-232075C77FDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58FB2E12-7C40-5647-9A31-0973FC1EE765}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0019664-2DB7-9472-ABE6-F7337BA716E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{C0C6F850-67D5-4DEE-B14C-428C0EF4A3ED}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2207624869"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="890274815"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Dos objetos">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de contenido 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="609600" y="1600206"/>
+            <a:ext cx="5384800" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...8 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de contenido 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Marcador de contenido 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="6197600" y="1600206"/>
+            <a:ext cx="5384800" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...8 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE9946C5-B8B1-F244-8953-8961DA00DD03}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05FAD4D6-3711-03E9-F1B8-1C44A98A8359}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{D9D24454-884A-4E01-890A-E78DF8B426BE}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9536AA4C-8467-B24D-9B1E-AD16487F645D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{727D5D93-A763-6CC7-8806-F0EAE9C23EBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de número de diapositiva 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B672C7-07B6-1C47-BE20-E1DE2546E3B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E744E5C5-C5AC-B7C3-3D84-C3B3BE95D185}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{15059DC9-A62C-42AD-9F84-38573BB3B0EA}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3094126301"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3236404870"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparación">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Marcador de texto 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
-            <a:ext cx="5157787" cy="823912"/>
+            <a:off x="609600" y="1535113"/>
+            <a:ext cx="5386917" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="456864" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="913724" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1370588" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1827450" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2284312" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2741175" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3198036" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3654899" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-Quinto nivel</a:t>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de contenido 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Marcador de contenido 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2505075"/>
-            <a:ext cx="5157787" cy="3684588"/>
+            <a:off x="609600" y="2174875"/>
+            <a:ext cx="5386917" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...8 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Marcador de texto 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Marcador de texto 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1681163"/>
-            <a:ext cx="5183188" cy="823912"/>
+            <a:off x="6193376" y="1535113"/>
+            <a:ext cx="5389033" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="456864" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="913724" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1370588" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1827450" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2284312" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2741175" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3198036" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3654899" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-Quinto nivel</a:t>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Marcador de contenido 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Marcador de contenido 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2505075"/>
-            <a:ext cx="5183188" cy="3684588"/>
+            <a:off x="6193376" y="2174875"/>
+            <a:ext cx="5389033" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...8 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de fecha 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A86D8B55-9730-C241-9672-5C07A00554A0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE93105-3454-2D6D-B2EC-758060352E71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{DF22790D-6F51-4075-9C9A-602650018577}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Marcador de pie de página 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E2052BD-6324-BD4B-80FE-BA702C360C53}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A7E4350-F10B-5078-8F52-260BBFA4D45D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Marcador de número de diapositiva 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0557BE36-E136-304B-AFA9-1299055C1011}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C0B478-4152-DF96-2882-1433732F7BF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{EC9D5B3A-721D-48CF-898B-72119B167AF1}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="562852214"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="130144984"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Solo el título">
+  <p:cSld name="Sólo el título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de fecha 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DFE9895-3407-1741-B4A1-16E56A73E730}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AC2ABC0-C487-9349-88EC-D97CA49D1635}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{24EFA9C3-A87D-4AD9-BFC0-F23312F3B48A}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F5CDE51-276F-444C-8658-899494CD9EBF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9EC42D4-2530-56E0-83E0-5661166AE2B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de número de diapositiva 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0085453-D6CB-BD4F-9089-8B016A1D4333}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970B9402-EFF3-E042-2412-3105E316CF03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{DC724F02-497D-42E7-97CF-AEA6B3CD1ED5}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2277152865"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4036391178"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="En blanco">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de fecha 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94426BC8-DF5B-4740-AF1A-36EDD9D01FCB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B2B9368-B926-5662-D31E-2FC2E27FFBC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{7670CF95-E4C7-4747-B308-C16C800139A1}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de pie de página 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7DE899-FEE9-934D-AE5F-EE91AF58E94D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48B4EBF1-0A27-467C-8311-4214449B4D54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de número de diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C77D49D-50F8-FE45-BE5E-AF058F8797F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5097515C-E595-72A9-B3F9-E868CEED35D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{FF223F73-3A15-482C-8F5C-826A022E8D06}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1433600632"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1529523273"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Contenido con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="609609" y="273050"/>
+            <a:ext cx="4011084" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de contenido 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Marcador de contenido 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="4766733" y="273057"/>
+            <a:ext cx="6815667" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de texto 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Marcador de texto 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="609609" y="1435101"/>
+            <a:ext cx="4011084" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...3 lines deleted...]
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl2pPr marL="456864" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913724" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1370588" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1827450" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2284312" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2741175" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3198036" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3654899" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-Quinto nivel</a:t>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5A8B9C-E1B8-4F42-8183-15B1F72D6E89}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF9484C-6523-B204-012C-70AD4969D3BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{D92D04C1-61D6-41B7-B0CB-A3DE5B079DEB}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3433C7BE-30E1-B94A-8BD3-BFB549DA6448}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B892C82-FB64-9075-C8F2-42CFF56ABC45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de número de diapositiva 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FA6865-D08F-CF46-9A35-0E3C057628CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFFAD9D0-C4A2-9112-D535-05C8A8BDED27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{2CFCFB66-2F72-4D10-ABF4-8718A3DF6F40}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="882725218"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="21691875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Títol i objectes">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de contingut 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1AA16A2-FAB3-621B-9B11-0D011B514251}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEA97EE6-50E2-3F8D-D0F8-84416DF9BFCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8595DADC-7894-E71B-B51A-E6CFA94768A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{09F29407-73DA-4C8F-8148-4B6099F74770}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="724624746"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Imagen con título">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Título 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Título 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="2389717" y="4800600"/>
+            <a:ext cx="7315200" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="es-ES"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de posición de imagen 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Marcador de posición de imagen 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="2389717" y="612775"/>
+            <a:ext cx="7315200" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="456864" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="913724" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1370588" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1827450" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2284312" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2741175" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3198036" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3654899" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="es-ES"/>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="es-ES" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Marcador de texto 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Marcador de texto 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="2389717" y="5367338"/>
+            <a:ext cx="7315200" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...3 lines deleted...]
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl2pPr marL="456864" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913724" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1370588" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1827450" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2284312" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2741175" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3198036" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3654899" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-Quinto nivel</a:t>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D3E5BB-8A48-4D44-B28B-7EB8222E8B91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5337053-8F6E-73EF-60CD-904BE8587A5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:t>03/09/2025</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{2853742E-9804-406C-92B4-4A8394AEF7B3}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A735DBF-9338-3B4C-A209-91EAC6F632D1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{179444EF-DB4E-CC10-A684-DF7C18213A58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-          <a:p>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de número de diapositiva 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D7C2567-C513-4944-AF5C-AA2BBC250B20}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7814A1-9685-8E21-D6A4-219F41A0E161}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="es-ES" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{121C75A4-AD4F-4E14-AC02-301BBE5ED8A1}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2634029066"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1281457961"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Título y texto vertical">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de texto vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Marcador de fecha 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E2A6F1-12BB-9842-E9DE-11678B4ACAD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{64997B55-CECB-4E0D-87A3-76EE14F72242}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Marcador de pie de página 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67CADE60-2DC1-F0F3-17E6-C619B7F0352D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47A099D-9841-CE92-67DD-5FE7628B356D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{FA609ABD-6163-4894-AF05-C7AD5E24DE54}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="398281018"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Título vertical y texto">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Título vertical 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8839200" y="274639"/>
+            <a:ext cx="2743200" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Marcador de texto vertical 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="274639"/>
+            <a:ext cx="8026400" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Marcador de fecha 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0205A61D-21A2-01C2-0CA8-65BC20D3BC13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{B1391FCA-CCE5-4005-99C1-268F3DC1B079}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Marcador de pie de página 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FBEE267-22CA-DCC6-E491-F092E56F9BC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2740FDA-3B8B-9573-B1F2-9BD5EC14DC96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="914400">
+              <a:defRPr>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{E837C25A-5B60-4C17-8583-F08A737FA4E5}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2949891918"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Capçalera de la secció">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="963084" y="4406901"/>
+            <a:ext cx="10363200" cy="1362075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de text 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="963084" y="2906713"/>
+            <a:ext cx="10363200" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50BEAEAE-8AFB-337D-4464-42E0AF17D19E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC44E515-7F10-D449-25D4-46A438B4C3D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EDB7BD1-8471-2613-03B8-6DEFFD55EE8F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{78D47EC4-2E78-47E4-994C-E1ABD0699CAB}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3526877877"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Dos objectes">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de contingut 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1600211"/>
+            <a:ext cx="5384800" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Contenidor de contingut 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6197600" y="1600211"/>
+            <a:ext cx="5384800" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24587205-F66A-491A-8BA8-C2A0BB61EA23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9055C837-1AF6-3615-9296-BB6260EB4B72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4604B0E-5936-0EA6-0DDB-67EEB2EFDFAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{FECEF8FE-01CB-46BC-9484-0D5B1471758F}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2731378289"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparació">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de text 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="1535113"/>
+            <a:ext cx="5386917" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Contenidor de contingut 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="2174875"/>
+            <a:ext cx="5386917" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Contenidor de text 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6193381" y="1535113"/>
+            <a:ext cx="5389033" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Contenidor de contingut 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6193381" y="2174875"/>
+            <a:ext cx="5389033" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{690C0F43-8925-DE8F-E647-0B2BEEDD7A2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC4C3A9D-A96C-1F3C-4A59-9DEFA3D4235D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C0E1245-7328-B388-CD7E-B5F8F6B46F54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{11701624-086C-4597-ABAA-CD58C2A8D6D9}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="364950615"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Només títol">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1146A90C-F2FD-AAB3-E7E2-D0E223058106}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1520F762-C633-B3B4-EA6B-183B6E852679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81DED594-384B-4AB2-E1CC-571ECBD65E40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{6788CA6E-FDA0-467E-9BAB-86931326DC40}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="275297956"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="En blanc">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6856CA42-7EC0-ECAD-1853-B842C3C20E71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCB3AC97-C5AA-61D1-2936-915C2F37A5E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF9577B9-3094-166B-5FEA-36A029F8E694}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F8175B25-E881-4D55-931F-753B95DD2792}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2439922710"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Contingut amb llegenda">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609614" y="273050"/>
+            <a:ext cx="4011084" cy="1162050"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor de contingut 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4766733" y="273061"/>
+            <a:ext cx="6815667" cy="5853113"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Contenidor de text 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609614" y="1435101"/>
+            <a:ext cx="4011084" cy="4691063"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E97D45-AD94-9FED-D5A5-FEE59EFE2F4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{241E907C-1292-05AB-2C63-F0BFD4789D19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3342D04A-32B6-BBAA-E02A-BA8F615BD33C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{CAF0853B-95E9-4EF1-A238-6C621030A9C5}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3035606541"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Imatge amb llegenda">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Títol 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2389717" y="4800600"/>
+            <a:ext cx="7315200" cy="566738"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Contenidor d'imatge 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2389717" y="612775"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES" noProof="0"/>
+              <a:t>Feu clic a la icona per afegir una imatge</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Contenidor de text 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2389717" y="5367338"/>
+            <a:ext cx="7315200" cy="804862"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="456640" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="913274" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1369914" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1826550" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2283188" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2739824" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3196464" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3653099" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES"/>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02B94936-0D7E-CEDA-F1D7-4DFEB0EE03C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BBF4446-E0EF-08E9-46E3-9EB352AEE8F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC75B7DA-AD21-A952-9348-58A0B5D1F740}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{2146B75B-43EA-4F21-9CF8-A24C9F068628}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="802556363"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Marcador de título 1">
+          <p:cNvPr id="1026" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD03A51F-8F12-FD47-B919-E8CF113DA9F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A325E0-3064-721B-DA86-CBFE5ED97F13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="274638"/>
+            <a:ext cx="10972800" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91327" tIns="45664" rIns="91327" bIns="45664" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:t>Feu clic aquí per editar l'estil de títol del patró</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1027" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{251E644B-AF1D-34F8-0760-F69ED70F85ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="1600201"/>
+            <a:ext cx="10972800" cy="4525963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91327" tIns="45664" rIns="91327" bIns="45664" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:t>Feu clic aquí per editar els estils de text del patró</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:t>Segon nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:t>Tercer nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:t>Quart nivell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:t>Cinquè nivell</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="260100" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B6E4AC-7506-A4C4-C5CF-47A37D0CD35C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="609600" y="6245225"/>
+            <a:ext cx="2844800" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91327" tIns="45664" rIns="91327" bIns="45664" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1400">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="260101" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87E5F130-2AA1-4119-7221-3EFC77981C77}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4165600" y="6245225"/>
+            <a:ext cx="3860800" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91327" tIns="45664" rIns="91327" bIns="45664" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1400">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="260102" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8086F18B-2AA0-18A2-456E-0C1A5A338BCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8737600" y="6245225"/>
+            <a:ext cx="2844800" cy="476250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91327" tIns="45664" rIns="91327" bIns="45664" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
+              <a:defRPr sz="1400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{7C59C6F9-810E-48A4-BF76-55B1C35091BD}" type="slidenum">
+              <a:rPr lang="ca-ES" altLang="ca-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147490624" r:id="rId1"/>
+    <p:sldLayoutId id="2147490625" r:id="rId2"/>
+    <p:sldLayoutId id="2147490626" r:id="rId3"/>
+    <p:sldLayoutId id="2147490627" r:id="rId4"/>
+    <p:sldLayoutId id="2147490628" r:id="rId5"/>
+    <p:sldLayoutId id="2147490629" r:id="rId6"/>
+    <p:sldLayoutId id="2147490630" r:id="rId7"/>
+    <p:sldLayoutId id="2147490631" r:id="rId8"/>
+    <p:sldLayoutId id="2147490632" r:id="rId9"/>
+    <p:sldLayoutId id="2147490633" r:id="rId10"/>
+    <p:sldLayoutId id="2147490634" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="456640" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="913274" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1369914" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="1826550" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="341313" indent="-341313" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="741363" indent="-284163" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1141413" indent="-227013" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1597025" indent="-227013" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2054225" indent="-227013" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2511505" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2968145" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3424780" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3881419" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="ca-ES"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="456640" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="913274" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1369914" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1826550" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2283188" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2739824" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3196464" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3653099" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2050" name="Marcador de título 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF3F5EBA-DF40-37CF-E32A-C1CCF4F3701E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="609600" y="274638"/>
+            <a:ext cx="10972800" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91372" tIns="45685" rIns="91372" bIns="45685" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" altLang="ca-ES"/>
+              <a:t>Clic para editar título</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Marcador de texto 2">
+          <p:cNvPr id="2051" name="Marcador de texto 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4DE8AD9-A9D8-EF45-911F-7959472B9797}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3F9D634-F81F-C42F-EDEB-1886C3F34C1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="609600" y="1600201"/>
+            <a:ext cx="10972800" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91372" tIns="45685" rIns="91372" bIns="45685" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" altLang="ca-ES"/>
+              <a:t>Haga clic para modificar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" altLang="ca-ES"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" altLang="ca-ES"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" altLang="ca-ES"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES_tradnl" altLang="ca-ES"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F231C6F1-3DA0-7B4E-A292-4C05A7FE6D81}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8AAC7C0-15E4-0E76-207A-D702BCF14FBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="609600" y="6356351"/>
+            <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91372" tIns="45685" rIns="91372" bIns="45685" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
+            <a:lvl1pPr algn="l" defTabSz="456864" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:defRPr sz="1200">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:tint val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{8F13141C-779C-8C46-AC00-02EF21872622}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03/09/2025</a:t>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{9DB7C4BC-2C52-418F-9A8C-47D71396643E}" type="datetimeFigureOut">
+              <a:rPr lang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{030AB025-DA09-414A-B0C7-AB37FD0A6EF5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C4CB187-4004-A40F-CF04-06CE99066121}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="4165600" y="6356351"/>
+            <a:ext cx="3860800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91372" tIns="45685" rIns="91372" bIns="45685" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
+            <a:lvl1pPr algn="ctr" defTabSz="456864" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:defRPr sz="1200">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
+                  <a:prstClr val="black">
                     <a:tint val="75000"/>
-                  </a:schemeClr>
-                </a:solidFill>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de número de diapositiva 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1381A670-06D1-4C45-BCC0-F58C9273EB54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F11A160-A239-ADCB-5652-565864B9CE41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="8737600" y="6356351"/>
+            <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="91372" tIns="45685" rIns="91372" bIns="45685" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
+            <a:lvl1pPr algn="r" defTabSz="455613" eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                </a:solidFill>
+                  <a:srgbClr val="898989"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{A655408D-BB95-7147-891C-226241EF7CA3}" type="slidenum">
-              <a:rPr lang="es-ES" smtClean="0"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{119A24C8-FA71-4E34-834E-8C6308D637DF}" type="slidenum">
+              <a:rPr lang="es-ES" altLang="es-ES"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES"/>
+            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147490635" r:id="rId1"/>
+    <p:sldLayoutId id="2147490636" r:id="rId2"/>
+    <p:sldLayoutId id="2147490637" r:id="rId3"/>
+    <p:sldLayoutId id="2147490638" r:id="rId4"/>
+    <p:sldLayoutId id="2147490639" r:id="rId5"/>
+    <p:sldLayoutId id="2147490640" r:id="rId6"/>
+    <p:sldLayoutId id="2147490641" r:id="rId7"/>
+    <p:sldLayoutId id="2147490642" r:id="rId8"/>
+    <p:sldLayoutId id="2147490643" r:id="rId9"/>
+    <p:sldLayoutId id="2147490644" r:id="rId10"/>
+    <p:sldLayoutId id="2147490645" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
-        <a:buNone/>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr algn="ctr" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr algn="ctr" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr algn="ctr" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr algn="ctr" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="457200" algn="ctr" defTabSz="455613" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="914400" algn="ctr" defTabSz="455613" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1371600" algn="ctr" defTabSz="455613" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="1828800" algn="ctr" defTabSz="455613" rtl="0" fontAlgn="base">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:defRPr sz="4400">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="341313" indent="-341313" algn="l" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="741363" indent="-284163" algn="l" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl1pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1141413" indent="-227013" algn="l" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl2pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1598613" indent="-227013" algn="l" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2055813" indent="-227013" algn="l" defTabSz="455613" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPct val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2512741" indent="-228432" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl3pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2969606" indent="-228432" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
-[...53 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="3426468" indent="-228432" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="3883331" indent="-228432" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="es-ES"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="456864" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="913724" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1370588" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1827450" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2284312" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2741175" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3198036" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3654899" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectángulo 10">
+          <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-[...334 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9D3513C-D8D6-A642-A445-64D70FA86C26}"/>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="422033" y="919925"/>
-            <a:ext cx="5673967" cy="523220"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9578417" y="6252217"/>
+            <a:ext cx="2184479" cy="236197"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="354295">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1010894"/>
+            <a:ext cx="10274225" cy="1231106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5553"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4666" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
               </a:rPr>
               <a:t>Títol</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4666" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4666" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>presentació</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4666" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3967"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Subtítol</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="QuadreDeText 14">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="453501" y="6460709"/>
-[...52 lines deleted...]
-            <a:ext cx="12192000" cy="4816474"/>
+            <a:off x="685800" y="4389117"/>
+            <a:ext cx="6833232" cy="615553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2389"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Reunió xxx</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="2389"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>xx de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>juny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> de 20xx</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectángulo 9">
+          <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-[...1558 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9D3513C-D8D6-A642-A445-64D70FA86C26}"/>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="422033" y="919925"/>
-            <a:ext cx="5673967" cy="523220"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9578417" y="6252217"/>
+            <a:ext cx="2184479" cy="236197"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="354295">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2466593"/>
+            <a:ext cx="12192000" cy="1798825"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="2698238">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="2698238"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2698238"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect l="-7297" r="-7297"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2927766"/>
+            <a:ext cx="2314805" cy="784125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="6696"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Telegraf Ultra-Bold"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Gràcies</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Telegraf Ultra-Bold"/>
+              <a:cs typeface="Telegraf Ultra-Bold"/>
+              <a:sym typeface="Telegraf Ultra-Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...102 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectángulo 8">
-[...51 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="515939" y="1853822"/>
-            <a:ext cx="5527674" cy="4247317"/>
+            <a:off x="1782274" y="1710047"/>
+            <a:ext cx="6875407" cy="537904"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...19 lines deleted...]
-            <a:endParaRPr lang="es-ES" b="1" i="0" dirty="0">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Primer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:effectLst/>
-[...28 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Telegraf Bold"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-            </a:endParaRPr>
-[...402 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectángulo 4">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6559552" y="1853822"/>
-            <a:ext cx="5298387" cy="2862322"/>
+            <a:off x="685800" y="594368"/>
+            <a:ext cx="2084959" cy="589905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...89 lines deleted...]
-            <a:endParaRPr lang="fr-FR" b="1" i="0" dirty="0">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="E1EEE0"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Índex</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="E1EEE0"/>
               </a:solidFill>
-              <a:effectLst/>
-[...229 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Poppins Ultra-Bold"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-            </a:endParaRPr>
-[...317 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectángulo 10">
-[...570 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="422033" y="919925"/>
-            <a:ext cx="5673967" cy="523220"/>
+            <a:off x="690034" y="1567873"/>
+            <a:ext cx="767926" cy="730969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-              <a:t>Títol</a:t>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>01</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="QuadreDeText 12">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="453501" y="6460709"/>
-[...47 lines deleted...]
-            <a:ext cx="1839408" cy="195215"/>
+            <a:off x="690034" y="2706843"/>
+            <a:ext cx="1544877" cy="730969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>02</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="2822276"/>
+            <a:ext cx="2895560" cy="537904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Segon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="3949909"/>
+            <a:ext cx="2539960" cy="537904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Tercer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="5038028"/>
+            <a:ext cx="1566003" cy="537904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>X </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Apartat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="690034" y="3842705"/>
+            <a:ext cx="1544877" cy="730969"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>03</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="690034" y="4937506"/>
+            <a:ext cx="1544877" cy="730969"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>0X</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9578417" y="6252217"/>
+            <a:ext cx="2184479" cy="236197"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="354295">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9603817" y="6238017"/>
+            <a:ext cx="2184479" cy="234831"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="352247">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4967653" y="2841761"/>
+            <a:ext cx="6820643" cy="1179810"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>01 Primer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>opció</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t> 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6245479"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectángulo 9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1557338"/>
-            <a:ext cx="12192000" cy="4816475"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9578417" y="6252217"/>
+            <a:ext cx="2184479" cy="236197"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="354295">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="354296"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1318433"/>
+            <a:ext cx="6374773" cy="1179810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...11 lines deleted...]
-          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>02 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Segon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>opció</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t> 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9603817" y="6238017"/>
+            <a:ext cx="2184479" cy="234831"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="352247">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-            <a:endParaRPr lang="es-ES" dirty="0"/>
+            <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectángulo 4">
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6245479"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7554712" y="1581498"/>
+            <a:ext cx="4233584" cy="4348120"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="1672527" cy="1717776"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Freeform 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1672527" cy="1717776"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1672527" h="1717776">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="1717776"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1717776"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1EEE0"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="ca-ES"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="TextBox 6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-123825"/>
+              <a:ext cx="1672527" cy="1841601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="33867" tIns="33867" rIns="33867" bIns="33867" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3826"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2733" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:ea typeface="Telegraf Bold"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:sym typeface="Telegraf Bold"/>
+                </a:rPr>
+                <a:t>Imatge</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2733" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685801" y="1697399"/>
+            <a:ext cx="5870135" cy="3378938"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2337"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Lorem ipsum dolor sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Consectetuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>elit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>commodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> ligula </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dolor. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Cum sociis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>natoque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>penatibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>magnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dis parturient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>montes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Telegraf"/>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Telegraf"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Telegraf"/>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Telegraf"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Nascetur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>ridiculus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>mus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Donec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>felis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nec, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pellentesque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pretium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Sem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>nulla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>consequat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>enim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Donec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pede</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>justo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>fringilla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vel, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>aliquet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nec, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>vulputate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>arcu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>enim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>justo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>imperdiet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> a, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>venenatis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vitae, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>justo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Nullam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dictum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>felis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pede</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>mollis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pretium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Integer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tincidunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="AutoShape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1149733"/>
+            <a:ext cx="2794000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9603817" y="6238017"/>
+            <a:ext cx="2184479" cy="234831"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="352247">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6245479"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="4810916" cy="410369"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>més</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>llarg</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="1557775"/>
+            <a:ext cx="5718593" cy="666529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Lorem ipsum dolor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>consectetuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>elit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>commodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> ligula </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dolor. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1552548"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="2513873"/>
+            <a:ext cx="5859453" cy="666529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> Cum sociis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>natoque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>penatibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>magnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dis parturient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>montes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>nascetur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ridiculus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> mus. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2442964"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="3506119"/>
+            <a:ext cx="5718593" cy="1012778"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Integer tincidunt. Cras dapibus. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Vivamus elementum semper nisi. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Aenean vulputate eleifend tellus. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3427049"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="4790847"/>
+            <a:ext cx="5718593" cy="666529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Maecenas tempus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>tellus eget condimentum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus, sem quam semper libero</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4732887"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14" name="Group 14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7554712" y="1581498"/>
+            <a:ext cx="4233584" cy="4348120"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="1672527" cy="1717776"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1672527" cy="1717776"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1672527" h="1717776">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="1717776"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1717776"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1EEE0"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="ca-ES"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="TextBox 16"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-123825"/>
+              <a:ext cx="1672527" cy="1841601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="33867" tIns="33867" rIns="33867" bIns="33867" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3826"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2733" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Telegraf Bold"/>
+                  <a:ea typeface="Telegraf Bold"/>
+                  <a:cs typeface="Telegraf Bold"/>
+                  <a:sym typeface="Telegraf Bold"/>
+                </a:rPr>
+                <a:t>Imatge</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="AutoShape 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B9129D6-BDFC-9647-BE09-6B7AD318C9B5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBF3F5D-4671-D967-C117-31AC953C3EF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="453502" y="1715323"/>
-            <a:ext cx="5291308" cy="4302716"/>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="4673600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9603817" y="6238017"/>
+            <a:ext cx="2184479" cy="234831"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="352247">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6245479"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...36 lines deleted...]
-          <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPts val="3200"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" dirty="0">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ca-ES" b="0" i="0" u="none" strike="noStrike" dirty="0">
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="009639"/>
               </a:solidFill>
-              <a:effectLst/>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Poppins Ultra-Bold"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-            </a:endParaRPr>
-[...368 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectángulo 10">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-26988"/>
-            <a:ext cx="12192000" cy="719138"/>
+            <a:off x="685800" y="1697399"/>
+            <a:ext cx="5102744" cy="4340740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...121 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:spcBef>
-[...3 lines deleted...]
-              <a:buNone/>
+              <a:lnSpc>
+                <a:spcPts val="2337"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" altLang="es-ES" sz="2400"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Lorem ipsum dolor sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Consectetuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>elit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>commodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> ligula </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dolor. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Cum sociis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>natoque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>penatibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>magnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dis parturient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>montes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Nascetur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>ridiculus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>mus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Quisque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rutrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>imperdiet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi vel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>augue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Curabitur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ullamcorper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dui. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Maecenas tempus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tellus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>condimentum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> semper libero, sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>neque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> sed ipsum. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nunc, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>blandit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vel, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>luctus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> pulvinar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>hendrerit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> id, lorem. Maecenas nec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>odio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et ante </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tincidunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> tempus. Donec vitae </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sapien</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> libero </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>venenatis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>faucibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Nullam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis ante.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectángulo 8">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6373813"/>
-            <a:ext cx="12192000" cy="503237"/>
+            <a:off x="6685552" y="3595602"/>
+            <a:ext cx="5102744" cy="2429961"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...121 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:spcBef>
-[...3 lines deleted...]
-              <a:buNone/>
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" altLang="es-ES" sz="2400">
-[...5 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Quisque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rutrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>imperdiet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi vel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>augue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Curabitur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ullamcorper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dui. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Maecenas tempus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tellus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>condimentum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> semper libero, sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>neque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> sed ipsum. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nunc, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>blandit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vel, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>luctus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> pulvinar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>hendrerit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> id, lorem. Maecenas nec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>odio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et ante </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tincidunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> tempus. Donec vitae </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sapien</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> libero </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>venenatis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>faucibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Nullam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis ante.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="CuadroTexto 2">
+          <p:cNvPr id="8" name="AutoShape 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93923172-0782-F749-8CA2-5420160BB6F1}"/>
-[...209 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5697462-2B93-DBA8-41AB-E48B981DDA2F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4A30FD-B20C-A877-3FEB-0BCA27EA69D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="422033" y="919925"/>
-            <a:ext cx="5673967" cy="523220"/>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="2794000" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C6408A2-4032-53FC-C71D-175387A4D39D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD116B09-7271-4927-A712-9CD9AD4249BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9603817" y="6238017"/>
+            <a:ext cx="2184479" cy="234831"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="352247">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="QuadreDeText 11">
+          <p:cNvPr id="3" name="Freeform 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{911FE3E8-1446-FD01-9B66-2239E453E678}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E45AA55-03D4-D62D-DE99-E8D03AA4E5E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6245479"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718E7F06-9215-8C31-1687-EC76B01F798C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="453501" y="6460709"/>
-            <a:ext cx="2355494" cy="338554"/>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="AutoShape 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E14AB-7E16-E901-36AA-715B75C117F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="2794000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="13" name="Gráfico 11" descr="La categoria a té 10 ítems, la categoria b té 30 ítems, la c 15 i la d 55">
+          <p:cNvPr id="6" name="Taula 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED398EF7-3853-C8EA-6FF0-B3A71F1F4674}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DD4D7FE-6242-8C4C-78D5-46D7E3EF5087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGraphicFramePr/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2320451806"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="41107848"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="5843004" y="2009194"/>
-          <a:ext cx="6250801" cy="4167201"/>
+          <a:off x="685800" y="1443799"/>
+          <a:ext cx="11102496" cy="4649168"/>
         </p:xfrm>
         <a:graphic>
-          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2463800">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1056973109"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1977199">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1473010678"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3121915745"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="267526712"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="930802913"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>Cum sociis </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>natoque</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Vulputate</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> t</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fringilla</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> mauris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Condimentum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>rhoncus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sem </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>quam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2508930446"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf Bold"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf Bold"/>
+                        </a:rPr>
+                        <a:t>Lorem ipsum dolor sit </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>Consectetuer</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>adipiscing</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>elit</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1839454114"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>Aenean </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>commodo</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> ligula </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>eget</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>dolor. Cum sociis </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>natoque</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>penatibus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> et </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>magnis</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> dis parturient </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>montes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Telegraf"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:sym typeface="Telegraf"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1250258447"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="975360">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Vivamus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>elementum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>nisi</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Aenean</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>vulputate</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tellus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Aenean</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> leo </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>ligula</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>porttitor</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> eu, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>consequat</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>vitae</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>ac</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>enim</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="674646793"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Maecenas</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tempus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tellus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eget</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>condimentum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>rhoncus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, sem </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>quam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>libero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2797848546"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Etiam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> sit </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>amet</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>orci</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eget</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> eros </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>faucibus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tincidunt</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. Duis leo. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Sed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>fringilla</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> mauris sit </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>amet</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>nibh</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3110921470"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="Imatge 7" descr="Logotip Fundació UAB 2023">
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="895865452"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B636776E-F39D-567F-C4BD-66AD481DDAA4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA54EFBB-8885-55D3-FA56-3F46EF96BB97}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255FC6A0-7460-ABA0-AE48-94D9614E2E80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="515938" y="241348"/>
-            <a:ext cx="1839408" cy="195215"/>
+            <a:off x="9603817" y="6238017"/>
+            <a:ext cx="2184479" cy="234831"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3276719" h="352247">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3276719" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="352247"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B21B74B4-FF64-25E5-B54A-BCCFEE18BF56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6245479"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C74CAFD-064A-A1B7-EE5E-9FCD29939A9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="AutoShape 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB35EC74-EEDC-5EB2-49D8-64247B3D4A06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="2794000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Taula 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FBF1B8F-F6E7-BD8B-F943-2BDC1B7FD5A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540461216"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="685800" y="1443799"/>
+          <a:ext cx="11102495" cy="4321992"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1056973109"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1473010678"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3121915745"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="267526712"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="930802913"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>Cum sociis </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>natoque</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Vulputate</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> t</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fringilla</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> mauris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Condimentum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>rhoncus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sem </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>quam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2508930446"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1839454114"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1250258447"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="674646793"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2797848546"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3110921470"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3556837547"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2043870273"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Disseny personalitzat">
   <a:themeElements>
-    <a:clrScheme name="FUAB">
+    <a:clrScheme name="Disseny personalitzat 1">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="000000"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="808080"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="BBE0E3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="333399"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="000000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="DAEDEF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="2D2D8A"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="009999"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="99CC00"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Disseny personalitzat">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Oficina">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 1">
+        <a:dk1>
+          <a:srgbClr val="000000"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="808080"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="BBE0E3"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="333399"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="FFFFFF"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="000000"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="DAEDEF"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="2D2D8A"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="009999"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="99CC00"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 2">
+        <a:dk1>
+          <a:srgbClr val="000000"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="969696"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="FBDF53"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="FF9966"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="FFFFFF"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="000000"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="FDECB3"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="E78A5C"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="CC3300"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="996600"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 3">
+        <a:dk1>
+          <a:srgbClr val="000000"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="808080"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="99CCFF"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="CCCCFF"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="FFFFFF"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="000000"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="CAE2FF"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="B9B9E7"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="3333CC"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="AF67FF"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 4">
+        <a:dk1>
+          <a:srgbClr val="000000"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="DEF6F1"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="969696"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="8DC6FF"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="ECFAF7"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="000000"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="FFFFFF"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="7FB3E7"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="0066CC"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="00A800"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 5">
+        <a:dk1>
+          <a:srgbClr val="000000"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFD9"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="777777"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="FFFFF7"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="33CCCC"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="FFFFE9"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="000000"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="FFFFFA"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="2DB9B9"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="FF5050"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="FF9900"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 6">
+        <a:dk1>
+          <a:srgbClr val="005A58"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="008080"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="FFFF99"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="006462"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="6D6FC7"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="AAC0C0"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="AAB8B7"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="6264B4"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="00FFFF"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="00FF00"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 7">
+        <a:dk1>
+          <a:srgbClr val="5C1F00"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="800000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="DFD293"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="CC3300"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="BE7960"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="C0AAAA"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="E2ADAA"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="AC6D56"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="FFFF99"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="D3A219"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 8">
+        <a:dk1>
+          <a:srgbClr val="003366"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000099"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="CCFFFF"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="3366CC"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="00B000"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="AAAACA"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="ADB8E2"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="009F00"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="66CCFF"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="FFE701"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 9">
+        <a:dk1>
+          <a:srgbClr val="336699"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="000000"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="E3EBF1"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="003399"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="468A4B"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="AAAAAA"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="AAADCA"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="3F7D43"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="66CCFF"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="F0E500"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 10">
+        <a:dk1>
+          <a:srgbClr val="777777"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="686B5D"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="D1D1CB"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="909082"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="809EA8"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="B9BAB6"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="C6C6C1"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="738F98"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="FFCC66"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="E9DCB9"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 11">
+        <a:dk1>
+          <a:srgbClr val="3E3E5C"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="666699"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="60597B"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="6666FF"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="B8B8CA"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="B6B5BF"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="5C5CE7"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="99CCFF"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="FFFF99"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+    <a:extraClrScheme>
+      <a:clrScheme name="Disseny personalitzat 12">
+        <a:dk1>
+          <a:srgbClr val="2D2015"/>
+        </a:dk1>
+        <a:lt1>
+          <a:srgbClr val="FFFFFF"/>
+        </a:lt1>
+        <a:dk2>
+          <a:srgbClr val="523E26"/>
+        </a:dk2>
+        <a:lt2>
+          <a:srgbClr val="DFC08D"/>
+        </a:lt2>
+        <a:accent1>
+          <a:srgbClr val="8C7B70"/>
+        </a:accent1>
+        <a:accent2>
+          <a:srgbClr val="8F5F2F"/>
+        </a:accent2>
+        <a:accent3>
+          <a:srgbClr val="B3AFAC"/>
+        </a:accent3>
+        <a:accent4>
+          <a:srgbClr val="DADADA"/>
+        </a:accent4>
+        <a:accent5>
+          <a:srgbClr val="C5BFBB"/>
+        </a:accent5>
+        <a:accent6>
+          <a:srgbClr val="81552A"/>
+        </a:accent6>
+        <a:hlink>
+          <a:srgbClr val="CCB400"/>
+        </a:hlink>
+        <a:folHlink>
+          <a:srgbClr val="8C9EA0"/>
+        </a:folHlink>
+      </a:clrScheme>
+      <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    </a:extraClrScheme>
+  </a:extraClrSchemeLst>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentació2" id="{8BC6B456-E5E6-4253-A1F3-ED354190AB8E}" vid="{BA502E0A-AD6C-42F9-A3B8-8E3314597D90}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Tema de Office">
+  <a:themeElements>
+    <a:clrScheme name="Escola FUAB Formació">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="008C3C"/>
+        <a:srgbClr val="57B14C"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="008539"/>
+        <a:srgbClr val="008C3C"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="737B4C"/>
+        <a:srgbClr val="A25127"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="A9C47F"/>
+        <a:srgbClr val="737B4C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="B3A369"/>
+        <a:srgbClr val="A9C47F"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="956C58"/>
+        <a:srgbClr val="B3A369"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="F4CE00"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="007381"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Arial">
       <a:majorFont>
         <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="굴림"/>
         <a:font script="Hans" typeface="黑体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
@@ -10039,524 +22087,875 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Plantilla_Presentacio_FUAB_corporativa_model1" id="{749BBC49-B4D6-4BEC-993A-98D558CAD2AB}" vid="{DFAE97E5-14C8-4345-A232-0361FF3A9C26}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentació2" id="{8BC6B456-E5E6-4253-A1F3-ED354190AB8E}" vid="{42BF463B-D522-4962-B510-F2A68EECBB7A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="00CC99"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="3333CC"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="000000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="AAE2CA"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="2D2DB9"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="CCCCFF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="B2B2B2"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Oficina">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Oficina">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+  <a:themeElements>
+    <a:clrScheme name="">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="000000"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="808080"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="00CC99"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="3333CC"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="000000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="AAE2CA"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="2D2DB9"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="CCCCFF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="B2B2B2"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Oficina">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Oficina">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>328</Words>
+  <Words>547</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Pantalla panoràmica</PresentationFormat>
-  <Paragraphs>38</Paragraphs>
-  <Slides>4</Slides>
+  <Paragraphs>111</Paragraphs>
+  <Slides>10</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tipus de lletra utilitzats</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títols de les diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Open Sans</vt:lpstr>
-      <vt:lpstr>Tema de Office</vt:lpstr>
+      <vt:lpstr>Poppins Ultra-Bold</vt:lpstr>
+      <vt:lpstr>Telegraf</vt:lpstr>
+      <vt:lpstr>Telegraf Bold</vt:lpstr>
+      <vt:lpstr>Telegraf Ultra-Bold</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Disseny personalitzat</vt:lpstr>
+      <vt:lpstr>1_Tema de Office</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Fundació UAB</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Presentación de PowerPoint</dc:title>
-  <dc:creator>Fundació UAB</dc:creator>
+  <dc:title/>
+  <dc:creator>Ferran Gallart Canal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>