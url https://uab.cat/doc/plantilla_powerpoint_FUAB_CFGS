--- v0 (2026-06-01)
+++ v1 (2026-07-28)
@@ -1,101 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.template.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483651" r:id="rId1"/>
     <p:sldMasterId id="2147483934" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId8"/>
+    <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId9"/>
+    <p:handoutMasterId r:id="rId14"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="502" r:id="rId3"/>
-[...3 lines deleted...]
-    <p:sldId id="536" r:id="rId7"/>
+    <p:sldId id="256" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="266" r:id="rId11"/>
+    <p:sldId id="264" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9947275"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="es-ES"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="455613" indent="1588" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -218,122 +225,126 @@
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="009639"/>
+    <a:srgbClr val="00B050"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="18307" autoAdjust="0"/>
+    <p:restoredLeft sz="19006" autoAdjust="0"/>
     <p:restoredTop sz="85820" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="157" d="100"/>
-          <a:sy n="157" d="100"/>
+          <a:sx n="117" d="100"/>
+          <a:sy n="117" d="100"/>
         </p:scale>
-        <p:origin x="116" y="128"/>
+        <p:origin x="132" y="570"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="527"/>
         <p:guide pos="347"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="25" d="100"/>
         <a:sy n="25" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1046,375 +1057,127 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3653099" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17410" name="Marcador de imagen de diapositiva 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Contenidor d'imatge de diapositiva 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...5 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17411" name="Marcador de notas 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Contenidor de notes 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
+            <a:endParaRPr lang="ca-ES" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17412" name="Marcador de número de diapositiva 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Contenidor de número de diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FFBC2B12-9886-4745-87E6-38195B772CED}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C63FD906-FCC9-43DF-9C7C-BD8E8DF036EC}" type="slidenum">
+              <a:rPr lang="ca-ES" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="es-ES" altLang="ca-ES"/>
+            <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...162 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1062335543"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
@@ -1569,51 +1332,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1826550" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar l'estil de subtítols del patró.</a:t>
+              <a:t>Feu clic aquí per editar l'estil de subtítols del patró</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{814680D8-1ED1-2ABE-BA45-E6811BF07D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -1753,51 +1516,51 @@
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Feu clic aquí per editar l'estil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Contenidor de text vertical 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -1975,51 +1738,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Contenidor de text vertical 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="274639"/>
             <a:ext cx="8026400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -2335,51 +2098,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{6E313A6E-59F5-4C60-93C3-ED8E01E3CC2E}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB221AE-6A42-5154-5000-011662E05CF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2568,51 +2331,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{6112C339-890E-4E4C-9684-62ABB57B5CFA}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A513F24-2FD8-84D3-9BE0-58B23145CE3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2877,51 +2640,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{6FB5DA6E-175F-4083-AA09-08CD0018DA5B}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF14A337-160B-62B4-8E2C-232075C77FDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3228,51 +2991,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{D9D24454-884A-4E01-890A-E78DF8B426BE}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{727D5D93-A763-6CC7-8806-F0EAE9C23EBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3713,51 +3476,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{DF22790D-6F51-4075-9C9A-602650018577}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Marcador de pie de página 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A7E4350-F10B-5078-8F52-260BBFA4D45D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3894,51 +3657,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{24EFA9C3-A87D-4AD9-BFC0-F23312F3B48A}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9EC42D4-2530-56E0-83E0-5661166AE2B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -4052,51 +3815,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7670CF95-E4C7-4747-B308-C16C800139A1}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de pie de página 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48B4EBF1-0A27-467C-8311-4214449B4D54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -4392,51 +4155,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{D92D04C1-61D6-41B7-B0CB-A3DE5B079DEB}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B892C82-FB64-9075-C8F2-42CFF56ABC45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -4549,51 +4312,51 @@
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Feu clic aquí per editar l'estil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Contenidor de contingut 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -4923,51 +4686,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2853742E-9804-406C-92B4-4A8394AEF7B3}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{179444EF-DB4E-CC10-A684-DF7C18213A58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -5156,51 +4919,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{64997B55-CECB-4E0D-87A3-76EE14F72242}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67CADE60-2DC1-F0F3-17E6-C619B7F0352D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -5399,51 +5162,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr defTabSz="914400" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B1391FCA-CCE5-4005-99C1-268F3DC1B079}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FBEE267-22CA-DCC6-E491-F092E56F9BC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -5607,51 +5370,51 @@
             <a:lvl5pPr marL="1826550" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50BEAEAE-8AFB-337D-4464-42E0AF17D19E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -5824,51 +5587,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -5908,51 +5671,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -6166,51 +5929,51 @@
             <a:lvl5pPr marL="1826550" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Contenidor de contingut 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="2174875"/>
             <a:ext cx="5386917" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
@@ -6222,51 +5985,51 @@
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -6315,51 +6078,51 @@
             <a:lvl5pPr marL="1826550" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Contenidor de contingut 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6193381" y="2174875"/>
             <a:ext cx="5389033" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
@@ -6371,51 +6134,51 @@
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -6925,51 +6688,51 @@
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Segon nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Tercer nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
               <a:t>Quart nivell</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -7018,51 +6781,51 @@
             <a:lvl5pPr marL="1826550" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E97D45-AD94-9FED-D5A5-FEE59EFE2F4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -7251,51 +7014,54 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1826550" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
-            <a:endParaRPr lang="ca-ES" noProof="0"/>
+            <a:r>
+              <a:rPr lang="ca-ES" noProof="0"/>
+              <a:t>Feu clic a la icona per afegir una imatge</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Contenidor de text 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2389717" y="5367338"/>
             <a:ext cx="7315200" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -7315,51 +7081,51 @@
             <a:lvl5pPr marL="1826550" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2283188" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2739824" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3196464" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3653099" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ca-ES"/>
-              <a:t>Feu clic aquí per editar estils</a:t>
+              <a:t>Feu clic per editar els estils del text del patró</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02B94936-0D7E-CEDA-F1D7-4DFEB0EE03C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -7829,303 +7595,303 @@
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="ca-ES" altLang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147490624" r:id="rId1"/>
     <p:sldLayoutId id="2147490625" r:id="rId2"/>
     <p:sldLayoutId id="2147490626" r:id="rId3"/>
     <p:sldLayoutId id="2147490627" r:id="rId4"/>
     <p:sldLayoutId id="2147490628" r:id="rId5"/>
     <p:sldLayoutId id="2147490629" r:id="rId6"/>
     <p:sldLayoutId id="2147490630" r:id="rId7"/>
     <p:sldLayoutId id="2147490631" r:id="rId8"/>
     <p:sldLayoutId id="2147490632" r:id="rId9"/>
     <p:sldLayoutId id="2147490633" r:id="rId10"/>
     <p:sldLayoutId id="2147490634" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl2pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl3pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl4pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl5pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="456640" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl6pPr marL="456640" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="913274" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl7pPr marL="913274" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="1369914" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl8pPr marL="1369914" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="1826550" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl9pPr marL="1826550" algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="4400">
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="341313" indent="-341313" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl1pPr marL="341313" indent="-341313" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="•"/>
         <a:defRPr sz="3200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="741363" indent="-284163" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl2pPr marL="741363" indent="-284163" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="–"/>
         <a:defRPr sz="2800">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1141413" indent="-227013" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl3pPr marL="1141413" indent="-227013" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="•"/>
         <a:defRPr sz="2400">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1597025" indent="-227013" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl4pPr marL="1597025" indent="-227013" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="–"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2054225" indent="-227013" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl5pPr marL="2054225" indent="-227013" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="»"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2511505" indent="-228320" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl6pPr marL="2511505" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="»"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2968145" indent="-228320" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl7pPr marL="2968145" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="»"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3424780" indent="-228320" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl8pPr marL="3424780" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="»"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3881419" indent="-228320" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl9pPr marL="3881419" indent="-228320" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buChar char="»"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="ca-ES"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="913274" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
@@ -8433,51 +8199,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="75000"/>
                   </a:prstClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{9DB7C4BC-2C52-418F-9A8C-47D71396643E}" type="datetimeFigureOut">
               <a:rPr lang="es-ES"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>03/09/2025</a:t>
+              <a:t>30/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C4CB187-4004-A40F-CF04-06CE99066121}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="6356351"/>
             <a:ext cx="3860800" cy="365125"/>
@@ -8947,8337 +8713,12443 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3654899" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectángulo 6">
+          <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7E82795-FC9F-0F3B-ACBD-27ED79239FF3}"/>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="836612"/>
-            <a:ext cx="12192000" cy="1800225"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1010894"/>
+            <a:ext cx="10274225" cy="1231106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-              <a:defRPr/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5553"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4666" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4666" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4666" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>presentació</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4666" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3967"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Subtítol</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="CuadroTexto 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="479376" y="996952"/>
-            <a:ext cx="8478837" cy="1189037"/>
+            <a:off x="685800" y="4389117"/>
+            <a:ext cx="6833232" cy="615553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="64242" tIns="32121" rIns="64242" bIns="32121">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...136 lines deleted...]
-              <a:buNone/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2389"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" altLang="ca-ES" sz="3600" b="1" dirty="0">
-[...13 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Reunió xxx</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="2389"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ca-ES" altLang="ca-ES" i="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>Subtítol</a:t>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>xx de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>juny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2007" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> de 20xx</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Imatge 8" descr="Alumnes a les instal·lacions del Port de Barcelona amb grues elevant containers de fons">
+          <p:cNvPr id="8" name="Imatge 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77833A07-8C23-E448-47FE-33F1278C653C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D27DC96C-FB18-6DE0-6031-6C904099A4E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="screen">
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:srcRect l="5532" t="23909" r="5930" b="24316"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2636839"/>
-            <a:ext cx="12192000" cy="4221162"/>
+            <a:off x="685800" y="6223000"/>
+            <a:ext cx="2590800" cy="329738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Imatge 1" descr="Logotip Centre de Formació Professional Fundació UAB">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEA3AA11-D4CF-500B-2C5C-E2A833C887CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03A6487B-2731-E1DB-1B32-11E8086BA7B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...10 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="551385" y="223054"/>
-            <a:ext cx="3168351" cy="457153"/>
+            <a:off x="9441688" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1407 lines deleted...]
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19459" name="Text Box 9">
+          <p:cNvPr id="2" name="Freeform 2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-[...248 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7D8161B-B98B-F1EB-7072-671201D3E79E}"/>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6427788"/>
-            <a:ext cx="12192000" cy="430212"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2466593"/>
+            <a:ext cx="12192000" cy="1798825"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="2698238">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="2698238"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="2698238"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-7297" r="-7297"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2927766"/>
+            <a:ext cx="2314805" cy="784125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-              <a:defRPr/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="6696"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Telegraf Ultra-Bold"/>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Telegraf Ultra-Bold"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Gràcies</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="CuadroTexto 8">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Imatge 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A38D23-00BD-7AE4-8CCD-E84FB772973D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57BA1C96-CA2B-FA53-0EE6-4600ECF09E4E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5532" t="23909" r="5930" b="24316"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="455637" y="6491288"/>
-            <a:ext cx="5400675" cy="277812"/>
+            <a:off x="685800" y="6223000"/>
+            <a:ext cx="2590800" cy="329738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...15 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="QuadreDeText 1">
+          <p:cNvPr id="10" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86EA91F2-AC34-9429-9214-3E2BBF487C99}"/>
-[...316 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BDA8784-2C71-9F8D-587D-F2E7373C0836}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E0E1777-863C-8D3B-7A8B-D75345C14CD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="455611" y="1322388"/>
-            <a:ext cx="5928421" cy="4496852"/>
+            <a:off x="9441688" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="1710047"/>
+            <a:ext cx="6875407" cy="537904"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="64242" tIns="32121" rIns="64242" bIns="32121">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
-[...5 lines deleted...]
-              <a:defRPr/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" err="1">
-[...12 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Primer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="594368"/>
+            <a:ext cx="2084959" cy="589905"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="E1EEE0"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Índex</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="E1EEE0"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="690034" y="1567873"/>
+            <a:ext cx="767926" cy="730969"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>01</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="690034" y="2706843"/>
+            <a:ext cx="1544877" cy="730969"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>02</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="2822276"/>
+            <a:ext cx="2895560" cy="537904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Segon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0" err="1">
-[...12 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="3949909"/>
+            <a:ext cx="2539960" cy="537904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Tercer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" b="1" dirty="0">
-[...21 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1782274" y="5038028"/>
+            <a:ext cx="1566003" cy="537904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4778"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>X </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Apartat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2611" b="1" spc="-78" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...79 lines deleted...]
-              <a:defRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="690034" y="3842705"/>
+            <a:ext cx="1544877" cy="730969"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" dirty="0">
-[...13 lines deleted...]
-              <a:defRPr/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>03</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="690034" y="4937506"/>
+            <a:ext cx="1544877" cy="730969"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="5695"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES" dirty="0">
-[...933 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="4786" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CAE6C9"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>0X</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Imatge 8" descr="Alumne a l'aula">
+          <p:cNvPr id="14" name="Imatge 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA87D1B1-E7E6-D9A3-2B64-E153E7E15A25}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FE1F2B-3CC8-AD4C-E984-A5812866FDF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:srcRect l="5532" t="23909" r="5930" b="24316"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="3460781" cy="6434411"/>
+          <a:xfrm>
+            <a:off x="685800" y="6223000"/>
+            <a:ext cx="2590800" cy="329738"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6FC7023-904D-A291-CBBD-72FA2C6C3ABE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9441688" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4967653" y="2841761"/>
+            <a:ext cx="6820643" cy="1179810"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>01 Primer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>opció</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t> 1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{567893A1-DD94-DF4D-D1E9-06B2ED52670A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9473491" y="6217920"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Imatge 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC572212-47AA-EB4A-F4B0-C65A920CEC06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5078" t="17958" r="5475" b="21044"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677516" y="6172200"/>
+            <a:ext cx="2624484" cy="389535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20483" name="Rectangle 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="2" name="Freeform 2"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1912938" y="4376738"/>
-            <a:ext cx="2640012" cy="311150"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="18288000" h="10287000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="18288000" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="10287000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1318433"/>
+            <a:ext cx="6374773" cy="1179810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="64242" tIns="32121" rIns="64242" bIns="32121"/>
-[...137 lines deleted...]
-              <a:buNone/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" altLang="ca-ES" sz="1100">
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>02 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Segon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>apartat</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="009933"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
+              <a:ea typeface="Telegraf Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Ultra-Bold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-              <a:buNone/>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="4592"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="ca-ES" altLang="ca-ES" sz="1100" b="1">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t>opció</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4783" b="1" spc="-220" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Ultra-Bold"/>
+              </a:rPr>
+              <a:t> 2</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Imatge 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33EF9991-93BA-442B-E068-0BA5FA9C4C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5532" t="23909" r="5930" b="24316"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6223000"/>
+            <a:ext cx="2590800" cy="329738"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectángulo 2">
+          <p:cNvPr id="9" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7E3F53B-40DF-AAC7-5AF9-2F87954DA77F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{942B634B-F1DE-E9A9-865C-6D3265B6EED9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6427788"/>
-            <a:ext cx="12192000" cy="430212"/>
+            <a:off x="9441688" y="6252217"/>
+            <a:ext cx="2314805" cy="220631"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="330946">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="330946"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect l="-2654" t="-26982" r="-3244" b="-25790"/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7554712" y="1581498"/>
+            <a:ext cx="4233584" cy="4348120"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="1672527" cy="1717776"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Freeform 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1672527" cy="1717776"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1672527" h="1717776">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="1717776"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1717776"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1EEE0"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="ca-ES"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="TextBox 6"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-123825"/>
+              <a:ext cx="1672527" cy="1841601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="33867" tIns="33867" rIns="33867" bIns="33867" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3826"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2733" b="1" dirty="0" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:ea typeface="Telegraf Bold"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:sym typeface="Telegraf Bold"/>
+                </a:rPr>
+                <a:t>Imatge</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2733" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-              <a:defRPr/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="es-ES" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg2"/>
+                <a:srgbClr val="009639"/>
               </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="CuadroTexto 8">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="455637" y="6491288"/>
-            <a:ext cx="5400675" cy="277812"/>
+            <a:off x="685801" y="1697399"/>
+            <a:ext cx="5870135" cy="3378938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-              <a:t>www.uab.cat/formacio-professional</a:t>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2337"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Lorem ipsum dolor sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Consectetuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>elit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>commodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> ligula </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dolor. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Cum sociis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>natoque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>penatibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>magnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dis parturient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>montes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Telegraf"/>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Telegraf"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Telegraf"/>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Telegraf"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Nascetur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>ridiculus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>mus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Donec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>felis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nec, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pellentesque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pretium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Sem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>nulla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>consequat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>enim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Donec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pede</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>justo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>fringilla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vel, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>aliquet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nec, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>vulputate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>arcu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>enim</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>justo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>imperdiet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> a, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>venenatis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vitae, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>justo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="330741" lvl="1" indent="-165370">
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Nullam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dictum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>felis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pede</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>mollis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>pretium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Integer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tincidunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="QuadreDeText 1">
+          <p:cNvPr id="9" name="AutoShape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1149733"/>
+            <a:ext cx="2794000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF4D21B6-731C-4EB9-78EE-CFCF075507E7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E76088-0CAD-879E-B11F-A61DC26F745B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="11712624" y="6492876"/>
-            <a:ext cx="277813" cy="307975"/>
+            <a:off x="9473491" y="6217920"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Imatge 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F764AE5-2CBB-26E1-C05F-1BAE487DACE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5078" t="17958" r="5475" b="21044"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677516" y="6172200"/>
+            <a:ext cx="2624484" cy="389535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="4810916" cy="410369"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{ACB17985-EAFD-4676-9523-FEE89D9F066C}" type="slidenum">
-[...8 lines deleted...]
-            <a:endParaRPr lang="es-ES" altLang="es-ES" sz="1400" b="1" dirty="0">
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>més</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>llarg</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:srgbClr val="009639"/>
               </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="CuadroTexto 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="455611" y="554038"/>
-            <a:ext cx="8280400" cy="481012"/>
+            <a:off x="1201747" y="1557775"/>
+            <a:ext cx="5718593" cy="666529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="64242" tIns="32121" rIns="64242" bIns="32121">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...136 lines deleted...]
-              <a:buNone/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="es-ES_tradnl" altLang="ca-ES" sz="2700" b="1" dirty="0" err="1">
-[...12 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Lorem ipsum dolor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>consectetuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>elit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>commodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> ligula </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dolor. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="9" name="Conector recto 12">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1552548"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="2513873"/>
+            <a:ext cx="5859453" cy="666529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> Cum sociis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>natoque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>penatibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>magnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dis parturient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>montes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>nascetur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ridiculus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> mus. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2442964"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="3506119"/>
+            <a:ext cx="5718593" cy="1012778"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Integer tincidunt. Cras dapibus. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Vivamus elementum semper nisi. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Aenean vulputate eleifend tellus. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3427049"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1201747" y="4790847"/>
+            <a:ext cx="5718593" cy="666529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2701"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Maecenas tempus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" b="1" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>tellus eget condimentum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2077" spc="-62">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus, sem quam semper libero</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4732887"/>
+            <a:ext cx="515947" cy="641201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="4981"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4186" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14" name="Group 14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7554712" y="1581498"/>
+            <a:ext cx="4233584" cy="4348120"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="1672527" cy="1717776"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1672527" cy="1717776"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1672527" h="1717776">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1672527" y="1717776"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1717776"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="E1EEE0"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="ca-ES"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="TextBox 16"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="-123825"/>
+              <a:ext cx="1672527" cy="1841601"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr lIns="33867" tIns="33867" rIns="33867" bIns="33867" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:lnSpc>
+                  <a:spcPts val="3826"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2733" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Telegraf Bold"/>
+                  <a:ea typeface="Telegraf Bold"/>
+                  <a:cs typeface="Telegraf Bold"/>
+                  <a:sym typeface="Telegraf Bold"/>
+                </a:rPr>
+                <a:t>Imatge</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="AutoShape 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3CA13C5-4B94-8322-FD5B-BF1E93CDC034}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBF3F5D-4671-D967-C117-31AC953C3EF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="527050" y="347663"/>
-            <a:ext cx="979487" cy="0"/>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="4673600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="19050" cmpd="sng">
+          <a:ln w="38100" cap="flat">
             <a:solidFill>
-              <a:schemeClr val="bg2"/>
+              <a:srgbClr val="009639"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...13 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{298FB12A-DAAB-74E0-0AB5-B6A508194022}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9473491" y="6217920"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Imatge 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0510F4D4-D876-AAB9-33D1-03C4109781EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5078" t="17958" r="5475" b="21044"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677516" y="6172200"/>
+            <a:ext cx="2624484" cy="389535"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1697399"/>
+            <a:ext cx="5102744" cy="4340740"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2337"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Lorem ipsum dolor sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Consectetuer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>elit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>commodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> ligula </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dolor. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>massa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Cum sociis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>natoque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>penatibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>magnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dis parturient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>montes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1991"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1531" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2338"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>Nascetur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>ridiculus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1798" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf Bold"/>
+              </a:rPr>
+              <a:t>mus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1798" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:ea typeface="Telegraf Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Telegraf Bold"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Quisque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rutrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>imperdiet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi vel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>augue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Curabitur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ullamcorper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dui. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Maecenas tempus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tellus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>condimentum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> semper libero, sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>neque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> sed ipsum. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nunc, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>blandit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vel, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>luctus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> pulvinar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>hendrerit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> id, lorem. Maecenas nec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>odio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et ante </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tincidunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> tempus. Donec vitae </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sapien</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> libero </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>venenatis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>faucibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Nullam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis ante.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6685552" y="3595602"/>
+            <a:ext cx="5102744" cy="2429961"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2420"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Quisque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rutrum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Aenean </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>imperdiet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi vel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>augue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Curabitur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ullamcorper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ultricies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nisi. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> dui. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Etiam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. Maecenas tempus, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tellus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>eget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>condimentum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>rhoncus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> semper libero, sit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>amet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>adipiscing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>neque</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> sed ipsum. Nam </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>quam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> nunc, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>blandit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> vel, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>luctus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> pulvinar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>hendrerit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> id, lorem. Maecenas nec </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>odio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> et ante </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>tincidunt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> tempus. Donec vitae </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>sapien</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>ut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> libero </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>venenatis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>faucibus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t>Nullam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1531" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:ea typeface="Telegraf"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Telegraf"/>
+              </a:rPr>
+              <a:t> quis ante.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="AutoShape 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4A30FD-B20C-A877-3FEB-0BCA27EA69D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="2794000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F4FDAF6-9E92-A65C-A48B-624952318F7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9473491" y="6217920"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Imatge 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFB8F031-6715-9250-4AE0-C290A7EC8565}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5078" t="17958" r="5475" b="21044"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677516" y="6172200"/>
+            <a:ext cx="2624484" cy="389535"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B636776E-F39D-567F-C4BD-66AD481DDAA4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C74CAFD-064A-A1B7-EE5E-9FCD29939A9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="AutoShape 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB35EC74-EEDC-5EB2-49D8-64247B3D4A06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="2794000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="009639"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="10" name="Tabla 2">
+          <p:cNvPr id="7" name="Taula 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{590B409C-CBE6-C669-366D-9B79C6982A97}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF22352-AE85-DC85-0184-86FD686D78C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2489179724"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3772947739"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="527051" y="1431366"/>
-          <a:ext cx="6894514" cy="4600106"/>
+          <a:off x="685800" y="1443799"/>
+          <a:ext cx="11102496" cy="4649168"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="4947185">
+                <a:gridCol w="2463800">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1056973109"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1947329">
+                <a:gridCol w="1977199">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1473010678"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3121915745"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="267526712"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="930802913"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="387934">
+              <a:tr h="720332">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
-                        <a:t>Lorem</a:t>
+                        <a:t>Cum sociis </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:schemeClr val="bg1"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>natoque</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
-                      <a:r>
-[...11 lines deleted...]
-                      <a:endParaRPr lang="ca-ES" sz="1600" b="1" noProof="0" dirty="0">
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
                         <a:solidFill>
-                          <a:schemeClr val="tx1"/>
+                          <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673" anchor="ctr">
-[...3 lines deleted...]
-                      </a:solidFill>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Vulputate</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> t</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fringilla</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> mauris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Condimentum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>rhoncus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sem </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>quam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2508930446"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf Bold"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf Bold"/>
+                        </a:rPr>
+                        <a:t>Lorem ipsum dolor sit </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>Consectetuer</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>adipiscing</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>elit</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1839454114"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
-                        <a:t>Dolor </a:t>
+                        <a:t>Aenean </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
-                        <a:t>sit</a:t>
-[...54 lines deleted...]
-                        <a:t>Consectetur</a:t>
+                        <a:t>commodo</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="dk1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> ligula </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>eget</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="dk1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
-                        <a:t>adipiscing</a:t>
+                        <a:t>dolor. Cum sociis </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                           <a:solidFill>
-                            <a:schemeClr val="dk1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>natoque</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                           <a:solidFill>
-                            <a:schemeClr val="dk1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...2 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
                         </a:rPr>
-                        <a:t>elit</a:t>
+                        <a:t>penatibus</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" sz="1800" noProof="0" dirty="0">
-                        <a:latin typeface="+mn-lt"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> et </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>magnis</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> dis parturient </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>montes</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Telegraf"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:sym typeface="Telegraf"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673" anchor="ctr">
-                    <a:lnT w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1250258447"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="975360">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Vivamus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>elementum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>nisi</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Aenean</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>vulputate</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tellus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Aenean</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> leo </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>ligula</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>porttitor</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> eu, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>consequat</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>vitae</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>ac</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>enim</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ca-ES" sz="1800" noProof="0" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>x,xx</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" sz="1800" noProof="0" dirty="0">
-[...6 lines deleted...]
-                        <a:latin typeface="+mn-lt"/>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673" anchor="ctr">
-                    <a:lnT w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
-[...183 lines deleted...]
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
-[...53 lines deleted...]
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Pellentesque</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:r>
-[...176 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ca-ES" sz="1800" noProof="0" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>xx,xx</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" sz="1800" noProof="0" dirty="0">
-[...9 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
-                <a:extLst>
-[...5 lines deleted...]
-              <a:tr h="457016">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="674646793"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
-                            <a:schemeClr val="bg2"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>nulla</a:t>
+                        <a:t>Maecenas</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg2"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t> in </a:t>
+                        <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
-                            <a:schemeClr val="bg2"/>
+                            <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>augue</a:t>
+                        <a:t>tempus</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" altLang="ca-ES" sz="1800" b="1" noProof="0" dirty="0">
-[...2 lines deleted...]
-                        </a:solidFill>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tellus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eget</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>condimentum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>rhoncus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>, sem </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>quam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>libero</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ca-ES" sz="1800" noProof="0" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>xx,xx</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" sz="1800" noProof="0" dirty="0">
-[...9 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
-                <a:extLst>
-[...5 lines deleted...]
-              <a:tr h="506862">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Rutrum</a:t>
-[...35 lines deleted...]
-                        <a:t>:</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
                     </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="fr-FR" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:cs typeface="+mn-cs"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Pellentesque</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:r>
-[...101 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ca-ES" sz="1800" noProof="0" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>xx,xx</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" sz="1800" noProof="0" dirty="0">
-[...9 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2797848546"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="872948">
+              <a:tr h="720332">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr eaLnBrk="1" hangingPunct="1">
-[...11 lines deleted...]
-                      </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="1" i="0" kern="1200" dirty="0" err="1">
-[...59 lines deleted...]
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>Etiam</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> sit </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>amet</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>tempus</a:t>
+                        <a:t>orci</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0" err="1">
+                        <a:rPr lang="ca-ES" sz="1200" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>eget</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> eros </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>faucibus</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>tincidunt</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>. Duis leo. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Sed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>fringilla</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> mauris sit </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>amet</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>nibh</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="es-ES" sz="1800" b="0" i="0" kern="1200" dirty="0">
+                        <a:rPr lang="ca-ES" sz="1200" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t> </a:t>
+                        <a:t>.</a:t>
                       </a:r>
-                      <a:r>
-[...230 lines deleted...]
-                        </a:solidFill>
+                      <a:endParaRPr lang="ca-ES" sz="1200" dirty="0">
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
-                    <a:lnT w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="456864" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="ca-ES" sz="1800" noProof="0" dirty="0" err="1">
-[...6 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>xx,xx</a:t>
+                        <a:t>xxx</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ca-ES" sz="1800" noProof="0" dirty="0">
-[...9 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="91445" marR="91445" marT="45673" marB="45673">
-                    <a:lnT w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
-                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:srgbClr val="005D29"/>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3110921470"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7260AE0-6BFF-60D0-C1C2-5254027ECCC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9473491" y="6217920"/>
+            <a:ext cx="2314805" cy="219907"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Imatge 6" descr="Alumne observant per una finestra les instal·lacions del port de Barcelona">
+          <p:cNvPr id="10" name="Imatge 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CD07974-96B1-3D4A-176E-60FFAFC90493}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{927C2FEB-418D-5AF2-AF07-755B80F1A4F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="screen">
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="-1118"/>
-          <a:stretch/>
+          <a:srcRect l="5078" t="17958" r="5475" b="21044"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="3460781" cy="6527176"/>
+          <a:xfrm>
+            <a:off x="677516" y="6172200"/>
+            <a:ext cx="2624484" cy="389535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2043870273"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C6408A2-4032-53FC-C71D-175387A4D39D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22531" name="Text Box 9">
+          <p:cNvPr id="4" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A59D73-D97E-18D5-E23A-34126E138DEA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718E7F06-9215-8C31-1687-EC76B01F798C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1971675" y="4098926"/>
-            <a:ext cx="7862888" cy="174625"/>
+            <a:off x="685800" y="568968"/>
+            <a:ext cx="2314805" cy="410369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...21 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="63232" tIns="32880" rIns="63232" bIns="32880">
-[...247 lines deleted...]
-          <a:bodyPr lIns="64242" tIns="32121" rIns="64242" bIns="32121">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ca-ES" altLang="es-ES"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="es-ES" altLang="es-ES"/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>Títol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="009639"/>
+                </a:solidFill>
+                <a:ea typeface="Poppins Ultra-Bold"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Poppins Ultra-Bold"/>
+              </a:rPr>
+              <a:t>secció</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3334" b="1" spc="-153" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009639"/>
+              </a:solidFill>
+              <a:ea typeface="Poppins Ultra-Bold"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Poppins Ultra-Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectángulo 2">
+          <p:cNvPr id="8" name="AutoShape 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB17218-23EC-A63C-D459-01E6B901A047}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E14AB-7E16-E901-36AA-715B75C117F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6427788"/>
-[...395 lines deleted...]
-            <a:ext cx="979487" cy="0"/>
+            <a:off x="0" y="1092200"/>
+            <a:ext cx="2794000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="19050" cmpd="sng">
+          <a:ln w="38100" cap="flat">
             <a:solidFill>
-              <a:schemeClr val="bg2"/>
+              <a:srgbClr val="009639"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...13 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ca-ES"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Taula 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9E4045D-3B2C-94D9-849F-A89A5C813B13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="856969215"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="685800" y="1443799"/>
+          <a:ext cx="11102495" cy="4321992"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1056973109"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1473010678"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3121915745"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="267526712"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2220499">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="930802913"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>Cum sociis </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t>natoque</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Telegraf"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Telegraf"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Vulputate</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>eleifend</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> t</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sed</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>fringilla</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> mauris</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Condimentum</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>rhoncus</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Sem </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>quam</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1500" b="1" i="0" kern="1200" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>semper</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ca-ES" sz="1500" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:srgbClr val="009639"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2508930446"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1839454114"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1250258447"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="674646793"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2797848546"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="720332">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="00B050"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ca-ES" sz="1200" dirty="0">
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>xxx</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="60960" marR="60960" marT="30480" marB="30480" anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="009639"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="19050" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3110921470"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectángulo 2">
+          <p:cNvPr id="6" name="Freeform 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C41BD49B-89FD-3E40-2338-5273E2008280}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF379063-4E1C-4432-A009-4DD9FEAA1662}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="465021" y="2821598"/>
-            <a:ext cx="6423067" cy="3139321"/>
+            <a:off x="9473491" y="6217920"/>
+            <a:ext cx="2314805" cy="219907"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3472208" h="329860">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3472208" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="329860"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750" eaLnBrk="1" hangingPunct="1">
-[...1191 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="ca-ES"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Imatge 5" descr="Estudiants en una visita en vaixell pel port de Barcelona fent-se un selfie">
+          <p:cNvPr id="10" name="Imatge 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E02D470D-731B-101F-98E2-92058C264C6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C95EB80B-1BE6-8B72-312E-285C90C9D2DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="screen">
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
-              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...7 lines deleted...]
-              </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:srcRect l="5078" t="17958" r="5475" b="21044"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="16200000" flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="6427788" cy="3460783"/>
+          <a:xfrm>
+            <a:off x="677516" y="6172200"/>
+            <a:ext cx="2624484" cy="389535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="895865452"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Disseny personalitzat">
   <a:themeElements>
     <a:clrScheme name="Disseny personalitzat 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="BBE0E3"/>
@@ -17958,83 +21830,83 @@
         </a:accent2>
         <a:accent3>
           <a:srgbClr val="B3AFAC"/>
         </a:accent3>
         <a:accent4>
           <a:srgbClr val="DADADA"/>
         </a:accent4>
         <a:accent5>
           <a:srgbClr val="C5BFBB"/>
         </a:accent5>
         <a:accent6>
           <a:srgbClr val="81552A"/>
         </a:accent6>
         <a:hlink>
           <a:srgbClr val="CCB400"/>
         </a:hlink>
         <a:folHlink>
           <a:srgbClr val="8C9EA0"/>
         </a:folHlink>
       </a:clrScheme>
       <a:clrMap bg1="dk2" tx1="lt1" bg2="dk1" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
     </a:extraClrScheme>
   </a:extraClrSchemeLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Plantilla_Presentacio_Centre_Formacio_Professional_Fundacio_UAB" id="{EB9B3582-5953-4490-98F6-848936C6F837}" vid="{3B815797-CBAF-4E4B-A4DB-2BD961A4F26B}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentació1" id="{FDA43FC9-197D-4FC2-AB8D-7BE4EF1474FB}" vid="{9B5531B6-4DAD-4758-AC6E-2434F658ECD7}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="FUAB">
+    <a:clrScheme name="Escola FUAB Formació">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="008C3C"/>
+        <a:srgbClr val="57B14C"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="008539"/>
+        <a:srgbClr val="008C3C"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="737B4C"/>
+        <a:srgbClr val="A25127"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="A9C47F"/>
+        <a:srgbClr val="737B4C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="B3A369"/>
+        <a:srgbClr val="A9C47F"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="956C58"/>
+        <a:srgbClr val="B3A369"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="F4CE00"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="007381"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Arial">
       <a:majorFont>
         <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="굴림"/>
         <a:font script="Hans" typeface="黑体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
@@ -18283,51 +22155,51 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Plantilla_Presentacio_Centre_Formacio_Professional_Fundacio_UAB" id="{EB9B3582-5953-4490-98F6-848936C6F837}" vid="{CB3AB6AD-A9F4-472A-8577-756F25AF46D0}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentació1" id="{FDA43FC9-197D-4FC2-AB8D-7BE4EF1474FB}" vid="{67068C19-E07C-4E2B-959E-22FEF6D00420}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00CC99"/>
       </a:accent1>
       <a:accent2>
@@ -18863,91 +22735,98 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>384</Words>
+  <Words>547</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Pantalla panoràmica</PresentationFormat>
-  <Paragraphs>60</Paragraphs>
-[...1 lines deleted...]
-  <Notes>2</Notes>
+  <Paragraphs>111</Paragraphs>
+  <Slides>10</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tipus de lletra utilitzats</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títols de les diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
-      <vt:lpstr>MS PGothic</vt:lpstr>
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Poppins Ultra-Bold</vt:lpstr>
+      <vt:lpstr>Telegraf</vt:lpstr>
+      <vt:lpstr>Telegraf Bold</vt:lpstr>
+      <vt:lpstr>Telegraf Ultra-Bold</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Disseny personalitzat</vt:lpstr>
       <vt:lpstr>1_Tema de Office</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
       <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
+      <vt:lpstr>Presentació del PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Fundació UAB</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Presentación de PowerPoint</dc:title>
-  <dc:creator>Centre de Formació Professional Fundació UAB</dc:creator>
+  <dc:title/>
+  <dc:creator>Ferran Gallart Canal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>